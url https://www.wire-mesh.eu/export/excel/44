--- v0 (2026-08-18)
+++ v1 (2026-10-02)
@@ -71,252 +71,252 @@
         <color rgb="FFFFFFFF"/>
         <sz val="12"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF0070C0"/>
         <sz val="14"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">wire-mesh.eu
 wm773815@gmail.com</t>
     </r>
   </si>
   <si>
     <t>Price: Crimped wire mesh</t>
   </si>
   <si>
-    <t>18.08.2026</t>
+    <t>02.10.2026</t>
   </si>
   <si>
     <t>link to site page: https://www.wire-mesh.eu/crimped-wire-mesh</t>
   </si>
   <si>
     <t xml:space="preserve"> № </t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>GOST (Specs)</t>
   </si>
   <si>
     <t>Aperture, mm</t>
   </si>
   <si>
     <t>Wire diameter</t>
   </si>
   <si>
     <t>Availability</t>
   </si>
   <si>
     <t>Price with VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 5x1 stainlees steel</t>
+    <t>Crimped wire mesh 5x1 stainless steel</t>
   </si>
   <si>
     <t>ISO 14315</t>
   </si>
   <si>
     <t>In stock</t>
   </si>
   <si>
     <t>21 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 5x1,8 stainlees steel</t>
+    <t>Crimped wire mesh 5x1,8 stainless steel</t>
   </si>
   <si>
     <t>Waiting from production</t>
   </si>
   <si>
     <t>63 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 5x2 stainlees steel</t>
+    <t>Crimped wire mesh 5x2 stainless steel</t>
   </si>
   <si>
     <t>75 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 6x1,2 stainlees steel</t>
+    <t>Crimped wire mesh 6x1,2 stainless steel</t>
   </si>
   <si>
     <t>25 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 6x2 stainlees steel</t>
+    <t>Crimped wire mesh 6x2 stainless steel</t>
   </si>
   <si>
     <t>66 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 7x0,7 stainlees steel</t>
+    <t>Crimped wire mesh 7x0,7 stainless steel</t>
   </si>
   <si>
     <t>8 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 7x1,2 stainlees steel</t>
+    <t>Crimped wire mesh 7x1,2 stainless steel</t>
   </si>
   <si>
     <t>23 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 8x1 stainlees steel</t>
+    <t>Crimped wire mesh 8x1 stainless steel</t>
   </si>
   <si>
     <t>18 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 8x1,2 stainlees steel</t>
+    <t>Crimped wire mesh 8x1,2 stainless steel</t>
   </si>
   <si>
     <t>26 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 8x1,5 stainlees steel</t>
+    <t>Crimped wire mesh 8x1,5 stainless steel</t>
   </si>
   <si>
     <t>40 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 8x1,6 stainlees steel</t>
-[...2 lines deleted...]
-    <t>Crimped wire mesh 8x2 stainlees steel</t>
+    <t>Crimped wire mesh 8x1,6 stainless steel</t>
+  </si>
+  <si>
+    <t>Crimped wire mesh 8x2 stainless steel</t>
   </si>
   <si>
     <t>38 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 10x1 stainlees steel</t>
+    <t>Crimped wire mesh 10x1 stainless steel</t>
   </si>
   <si>
     <t>15 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 10x1,6 stainlees steel</t>
+    <t>Crimped wire mesh 10x1,6 stainless steel</t>
   </si>
   <si>
     <t>30 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 10x1,8 stainlees steel</t>
+    <t>Crimped wire mesh 10x1,8 stainless steel</t>
   </si>
   <si>
     <t>34 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 10x2 stainlees steel</t>
+    <t>Crimped wire mesh 10x2 stainless steel</t>
   </si>
   <si>
     <t>48 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 10x2,5 stainlees steel</t>
+    <t>Crimped wire mesh 10x2,5 stainless steel</t>
   </si>
   <si>
     <t>52 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 10x3 stainlees steel</t>
+    <t>Crimped wire mesh 10x3 stainless steel</t>
   </si>
   <si>
     <t>94 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 12x1,2 stainlees steel</t>
+    <t>Crimped wire mesh 12x1,2 stainless steel</t>
   </si>
   <si>
     <t>14 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 12x1,6 stainlees steel</t>
-[...2 lines deleted...]
-    <t>Crimped wire mesh 12x2 stainlees steel</t>
+    <t>Crimped wire mesh 12x1,6 stainless steel</t>
+  </si>
+  <si>
+    <t>Crimped wire mesh 12x2 stainless steel</t>
   </si>
   <si>
     <t>39 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 14x1,6 stainlees steel</t>
+    <t>Crimped wire mesh 14x1,6 stainless steel</t>
   </si>
   <si>
     <t>22 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 14x2 stainlees steel</t>
-[...2 lines deleted...]
-    <t>Crimped wire mesh 15x2 stainlees steel</t>
+    <t>Crimped wire mesh 14x2 stainless steel</t>
+  </si>
+  <si>
+    <t>Crimped wire mesh 15x2 stainless steel</t>
   </si>
   <si>
     <t>37 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 15x2,5 stainlees steel</t>
+    <t>Crimped wire mesh 15x2,5 stainless steel</t>
   </si>
   <si>
     <t>43 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 16x1,6 stainlees steel</t>
+    <t>Crimped wire mesh 16x1,6 stainless steel</t>
   </si>
   <si>
     <t>20 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 18x1,6 stainlees steel</t>
-[...2 lines deleted...]
-    <t>Crimped wire mesh 20x1,6 stainlees steel</t>
+    <t>Crimped wire mesh 18x1,6 stainless steel</t>
+  </si>
+  <si>
+    <t>Crimped wire mesh 20x1,6 stainless steel</t>
   </si>
   <si>
     <t>16 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 20x3 stainlees steel</t>
+    <t>Crimped wire mesh 20x3 stainless steel</t>
   </si>
   <si>
     <t>47 €  / m² excl. VAT</t>
   </si>
   <si>
-    <t>Crimped wire mesh 20x2 stainlees steel</t>
-[...2 lines deleted...]
-    <t>Crimped wire mesh 20x2,5 stainlees steel</t>
+    <t>Crimped wire mesh 20x2 stainless steel</t>
+  </si>
+  <si>
+    <t>Crimped wire mesh 20x2,5 stainless steel</t>
   </si>
   <si>
     <t>We will be happy to answer your questions regarding the product range and delivery conditions.</t>
   </si>
   <si>
     <t>+48 (797) 773 815</t>
   </si>
   <si>
     <t>wire-mesh.eu</t>
   </si>
   <si>
     <t>wm773815@gmail.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="9">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>